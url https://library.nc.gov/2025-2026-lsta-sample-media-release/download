--- v0 (2026-03-18)
+++ v1 (2026-08-01)
@@ -240,51 +240,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LIBRARY AWARDED FEDERAL GRANT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4404E961" w14:textId="77777777" w:rsidR="001C17A3" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="001C17A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7A1977" w14:textId="63EBA8A9" w:rsidR="001B3A21" w:rsidRPr="00CD387C" w:rsidRDefault="00926574" w:rsidP="007D17E4">
+    <w:p w14:paraId="0B7A1977" w14:textId="569B960B" w:rsidR="001B3A21" w:rsidRPr="00CD387C" w:rsidRDefault="00926574" w:rsidP="007D17E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6768"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -482,679 +482,687 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>publication/activity/ program/etc.</w:t>
       </w:r>
       <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> was supported by grant funds from the Institute of Museum and Library Services under the provisions of the federal Library Services and Technology Act as administered by the State Library of North Carolina, a division of the Department of Natural and Cultural Resources (</w:t>
+        <w:t xml:space="preserve"> was supported by grant funds from the Institute of Museum and Library Services under the provisions of the federal Library Services and Technology Act as administered by the Library of North Carolina, a division of the Department of Natural and Cultural Resources (</w:t>
       </w:r>
       <w:r w:rsidR="00FA673C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IMLS grant number </w:t>
       </w:r>
       <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LS-</w:t>
       </w:r>
       <w:r w:rsidR="00A95005">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="007D1CAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidR="005E20C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>837</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95005">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OLS</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95005">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="005E20C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B3A21" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662F9AEF" w14:textId="77777777" w:rsidR="001C17A3" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="001C17A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B579F36" w14:textId="77777777" w:rsidR="001C17A3" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="001C17A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>These federal funds are investments t</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D29" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help libraries deliver relevant and up-to-date services for their communities. At </w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">library </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the LSTA grant will </w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concise summary of what will be funded, i.e.: purchase xxx </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE29BF" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Library Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name of director</w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> said </w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct quote from the director that will highlight </w:t>
+      </w:r>
+      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the grant will benefit library users.</w:t>
+      </w:r>
+      <w:r w:rsidR="00926574" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B83B307" w14:textId="77777777" w:rsidR="001C17A3" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="001C17A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="067820A3" w14:textId="50B1E128" w:rsidR="001C17A3" w:rsidRPr="00CD387C" w:rsidRDefault="00926574" w:rsidP="001C17A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Library name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received one of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0092439E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00204BFE" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D29" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>competitive</w:t>
+      </w:r>
+      <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grants</w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D29" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for fiscal year </w:t>
+      </w:r>
+      <w:r w:rsidR="00204BFE" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95005">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F439AE" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E367D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> awarded to North Carolina libraries</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF58BC" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from this year’s </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0D29" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>federal allotmen</w:t>
+      </w:r>
       <w:r w:rsidR="00C474B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The LSTA grant program administered by the Library of North Carolina funds </w:t>
+      </w:r>
+      <w:r w:rsidR="00204BFE" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">library </w:t>
+      </w:r>
+      <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projects across the state that </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advance </w:t>
       </w:r>
       <w:r w:rsidR="00C20DDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>9195</w:t>
-[...31 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and promote e</w:t>
       </w:r>
       <w:r w:rsidR="00C20DDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...148 lines deleted...]
-      <w:r w:rsidR="00962CC8" w:rsidRPr="00CD387C">
+        <w:t>xcellence</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE29BF" w:rsidRPr="00CD387C">
-[...159 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C20DDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...55 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>through community engagement,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7D0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expanding access, and </w:t>
       </w:r>
       <w:r w:rsidR="00C20DDE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:t>responsive</w:t>
+      </w:r>
+      <w:r w:rsidR="005E20C2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organizations</w:t>
       </w:r>
       <w:r w:rsidR="00FD7D0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in North Carolina’s libraries</w:t>
       </w:r>
       <w:r w:rsidR="001C17A3" w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4988C1E4" w14:textId="77777777" w:rsidR="001C17A3" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="001C17A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1223,118 +1231,78 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.imls.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CD387C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EC2319" w14:textId="77777777" w:rsidR="00DF58BC" w:rsidRPr="00CD387C" w:rsidRDefault="00DF58BC" w:rsidP="001C17A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F0B4A4D" w14:textId="5C74FCB8" w:rsidR="00205523" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="00205523">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">For more information about North Carolina’s LSTA program visit the State Library of North Carolina’s LSTA web page at </w:t>
+    <w:p w14:paraId="6F0B4A4D" w14:textId="15877F5D" w:rsidR="00205523" w:rsidRPr="00CD387C" w:rsidRDefault="001C17A3" w:rsidP="00205523">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD387C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information about North Carolina’s LSTA program visit the Library of North Carolina’s LSTA web page at </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00032C95">
+        <w:r w:rsidR="00FB6719" w:rsidRPr="007D5931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://statelibrary.ncdcr.gov/services-libraries/grants-libraries/lsta-grant-information</w:t>
+          <w:t>https://library.nc.gov/services-libraries/grants-libraries/lsta-grant-information</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CD387C" w:rsidRPr="00CD387C">
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00CD387C">
+      <w:r w:rsidR="00FB6719">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2E4C1C" w14:textId="77777777" w:rsidR="00205523" w:rsidRDefault="00205523" w:rsidP="00205523">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E2A8372" w14:textId="77777777" w:rsidR="00205523" w:rsidRDefault="00205523" w:rsidP="00205523">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1428,102 +1396,108 @@
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C17A3"/>
     <w:rsid w:val="00032C95"/>
     <w:rsid w:val="00057CBE"/>
     <w:rsid w:val="000A697A"/>
     <w:rsid w:val="00127A8B"/>
     <w:rsid w:val="00166B1B"/>
     <w:rsid w:val="001B3A21"/>
     <w:rsid w:val="001B502F"/>
     <w:rsid w:val="001C17A3"/>
     <w:rsid w:val="00204BFE"/>
     <w:rsid w:val="00205523"/>
+    <w:rsid w:val="0026750F"/>
     <w:rsid w:val="002B238F"/>
     <w:rsid w:val="00345B54"/>
     <w:rsid w:val="003D1008"/>
     <w:rsid w:val="004646BF"/>
     <w:rsid w:val="00482A46"/>
     <w:rsid w:val="00487B89"/>
     <w:rsid w:val="0049310C"/>
     <w:rsid w:val="004A7BA6"/>
     <w:rsid w:val="00547FB8"/>
     <w:rsid w:val="00551279"/>
+    <w:rsid w:val="005E20C2"/>
     <w:rsid w:val="00620D2F"/>
     <w:rsid w:val="00622F70"/>
+    <w:rsid w:val="006C51E9"/>
     <w:rsid w:val="006C5EE0"/>
     <w:rsid w:val="007426CF"/>
     <w:rsid w:val="00767D22"/>
     <w:rsid w:val="007D17E4"/>
+    <w:rsid w:val="007D1CAA"/>
     <w:rsid w:val="007E5C01"/>
     <w:rsid w:val="00847253"/>
     <w:rsid w:val="008B2341"/>
     <w:rsid w:val="0092439E"/>
     <w:rsid w:val="00926574"/>
     <w:rsid w:val="00951F16"/>
     <w:rsid w:val="00962CC8"/>
     <w:rsid w:val="00976C03"/>
     <w:rsid w:val="00986209"/>
     <w:rsid w:val="009A0D29"/>
     <w:rsid w:val="009E013E"/>
     <w:rsid w:val="009F01FD"/>
     <w:rsid w:val="00A741D2"/>
     <w:rsid w:val="00A95005"/>
     <w:rsid w:val="00BA50CE"/>
     <w:rsid w:val="00C1111E"/>
     <w:rsid w:val="00C20DDE"/>
     <w:rsid w:val="00C22487"/>
     <w:rsid w:val="00C27E18"/>
     <w:rsid w:val="00C474B1"/>
     <w:rsid w:val="00C72883"/>
     <w:rsid w:val="00CD387C"/>
     <w:rsid w:val="00D254F9"/>
     <w:rsid w:val="00D27B38"/>
     <w:rsid w:val="00DF58BC"/>
     <w:rsid w:val="00E367D7"/>
     <w:rsid w:val="00E4626D"/>
     <w:rsid w:val="00E665D5"/>
     <w:rsid w:val="00E67B7F"/>
     <w:rsid w:val="00E95F3C"/>
     <w:rsid w:val="00E9660C"/>
     <w:rsid w:val="00EC00CE"/>
     <w:rsid w:val="00EE29BF"/>
     <w:rsid w:val="00EE4EF7"/>
+    <w:rsid w:val="00EF66C7"/>
     <w:rsid w:val="00F439AE"/>
     <w:rsid w:val="00FA673C"/>
+    <w:rsid w:val="00FB6719"/>
     <w:rsid w:val="00FD7D0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1895,61 +1869,73 @@
     <w:rsid w:val="001C17A3"/>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="007426CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D254F9"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB6719"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://statelibrary.ncdcr.gov/services-libraries/grants-libraries/lsta-grant-information/manage-your-grant" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imls.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.nc.gov/services-libraries/grants-libraries/lsta-grant-information" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imls.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2174,75 +2160,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>337</Words>
-  <Characters>2225</Characters>
+  <Words>365</Words>
+  <Characters>2083</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SAMPLE MEDIA RELEASE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SLNC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2557</CharactersWithSpaces>
+  <CharactersWithSpaces>2444</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5963800</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://statelibrary.ncdcr.gov/ld/grants/lsta.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194399</vt:i4>
       </vt:variant>
       <vt:variant>